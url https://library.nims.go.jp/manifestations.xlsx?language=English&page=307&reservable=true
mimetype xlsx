--- v0 (2026-05-13)
+++ v1 (2026-06-10)
@@ -856,176 +856,176 @@
       </c>
       <c r="CE1" s="0" t="inlineStr">
         <is>
           <t>accepted_at</t>
         </is>
       </c>
       <c r="CF1" s="0" t="inlineStr">
         <is>
           <t>acquired_at</t>
         </is>
       </c>
       <c r="CG1" s="0" t="inlineStr">
         <is>
           <t>item_created_at</t>
         </is>
       </c>
       <c r="CH1" s="0" t="inlineStr">
         <is>
           <t>item_updated_at</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>3006</t>
+          <t>3005</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Chemistry of solids : an introduction to the chemistry of solids and solid surfaces</t>
+          <t>The structure of matter</t>
         </is>
       </c>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Andrew K. Galwey</t>
+          <t>Francis Owen Rice, Edward Teller</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>61132</t>
+          <t>61131</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Galwey, Andrew Knox</t>
+          <t>Rice, F. O. (Francis Owen)//Teller, Edward</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Chapman &amp; Hall//Distribution in the U.S.A. by Barnes &amp; Noble</t>
+          <t>Science Editions</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1966</t>
         </is>
       </c>
       <c r="M2" s="0"/>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>2000-12-26 03:21:50 +0900</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:39:16 +0900</t>
+          <t>2025-12-15 09:32:40 +0900</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V2" s="0"/>
       <c r="W2" s="0"/>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>BA29650646</t>
+          <t>BA23013832</t>
         </is>
       </c>
       <c r="Y2" s="0"/>
       <c r="Z2" s="0"/>
       <c r="AA2" s="0"/>
       <c r="AB2" s="0"/>
       <c r="AC2" s="0"/>
       <c r="AD2" s="0"/>
       <c r="AE2" s="0"/>
       <c r="AF2" s="0"/>
       <c r="AG2" s="0"/>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>ix, 210 p., [1] leaf of plates ; 23 cm</t>
+          <t>xiii, 361 p. ; 21 cm</t>
         </is>
       </c>
       <c r="AI2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ2" s="0" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>361</t>
         </is>
       </c>
       <c r="AK2" s="0"/>
       <c r="AL2" s="0" t="inlineStr">
         <is>
-          <t>22.0</t>
+          <t>21.0</t>
         </is>
       </c>
       <c r="AM2" s="0"/>
       <c r="AN2" s="0"/>
       <c r="AO2" s="0"/>
       <c r="AP2" s="0"/>
       <c r="AQ2" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR2" s="0"/>
       <c r="AS2" s="0"/>
       <c r="AT2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV2" s="0" t="inlineStr">
         <is>
@@ -1142,230 +1142,226 @@
           <t/>
         </is>
       </c>
       <c r="BS2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW2" s="0" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>539.2</t>
         </is>
       </c>
       <c r="BX2" s="0" t="inlineStr">
         <is>
-          <t>3229</t>
+          <t>3228</t>
         </is>
       </c>
       <c r="BY2" s="0" t="inlineStr">
         <is>
-          <t>525876</t>
+          <t>525144</t>
         </is>
       </c>
       <c r="BZ2" s="0"/>
       <c r="CA2" s="0" t="inlineStr">
         <is>
-          <t>548|G|01642</t>
+          <t>539.2||01641</t>
         </is>
       </c>
       <c r="CB2" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC2" s="0" t="inlineStr">
         <is>
-          <t>N00170403</t>
-[...6 lines deleted...]
-      </c>
+          <t>N00110305</t>
+        </is>
+      </c>
+      <c r="CD2" s="0"/>
       <c r="CE2" s="0"/>
       <c r="CF2" s="0" t="inlineStr">
         <is>
-          <t>1970-03-16 00:00:00 +0900</t>
+          <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG2" s="0" t="inlineStr">
         <is>
           <t>2010-12-15 20:28:46 +0900</t>
         </is>
       </c>
       <c r="CH2" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:39:16 +0900</t>
+          <t>2025-12-15 09:32:40 +0900</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>3004</t>
+          <t>3006</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>The principles of physical optics : an historical and philosophical treatment</t>
+          <t>Chemistry of solids : an introduction to the chemistry of solids and solid surfaces</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>by Ernst Mach ; translated by John S. Anderson and A.F.A. Young</t>
+          <t>Andrew K. Galwey</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>61130</t>
+          <t>61132</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>Mach, Ernst//Anderson, John S. (John Spence)//Young, A. F. A.</t>
+          <t>Galwey, Andrew Knox</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Dover Publications</t>
+          <t>Chapman &amp; Hall//Distribution in the U.S.A. by Barnes &amp; Noble</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>1926</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>1926</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>2000-12-26 03:21:49 +0900</t>
+          <t>2000-12-26 03:21:50 +0900</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:28:24 +0900</t>
+          <t>2025-12-15 09:39:16 +0900</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V3" s="0"/>
       <c r="W3" s="0"/>
       <c r="X3" s="0" t="inlineStr">
         <is>
-          <t>BA18307481</t>
+          <t>BA29650646</t>
         </is>
       </c>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
       <c r="AC3" s="0"/>
       <c r="AD3" s="0"/>
       <c r="AE3" s="0"/>
       <c r="AF3" s="0"/>
       <c r="AG3" s="0"/>
       <c r="AH3" s="0" t="inlineStr">
         <is>
-          <t>x, 324 p. ; 21 cm</t>
+          <t>ix, 210 p., [1] leaf of plates ; 23 cm</t>
         </is>
       </c>
       <c r="AI3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ3" s="0" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>210</t>
         </is>
       </c>
       <c r="AK3" s="0"/>
       <c r="AL3" s="0" t="inlineStr">
         <is>
-          <t>21.0</t>
+          <t>22.0</t>
         </is>
       </c>
       <c r="AM3" s="0"/>
       <c r="AN3" s="0"/>
       <c r="AO3" s="0"/>
       <c r="AP3" s="0"/>
       <c r="AQ3" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR3" s="0"/>
       <c r="AS3" s="0"/>
       <c r="AT3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV3" s="0" t="inlineStr">
         <is>
@@ -1482,226 +1478,230 @@
           <t/>
         </is>
       </c>
       <c r="BS3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW3" s="0" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>548</t>
         </is>
       </c>
       <c r="BX3" s="0" t="inlineStr">
         <is>
-          <t>3227</t>
+          <t>3229</t>
         </is>
       </c>
       <c r="BY3" s="0" t="inlineStr">
         <is>
-          <t>522686</t>
+          <t>525876</t>
         </is>
       </c>
       <c r="BZ3" s="0"/>
       <c r="CA3" s="0" t="inlineStr">
         <is>
-          <t>535||01640</t>
+          <t>548|G|01642</t>
         </is>
       </c>
       <c r="CB3" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC3" s="0" t="inlineStr">
         <is>
-          <t>N00070405</t>
-[...2 lines deleted...]
-      <c r="CD3" s="0"/>
+          <t>N00170403</t>
+        </is>
+      </c>
+      <c r="CD3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CE3" s="0"/>
       <c r="CF3" s="0" t="inlineStr">
         <is>
-          <t>1970-03-14 00:00:00 +0900</t>
+          <t>1970-03-16 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG3" s="0" t="inlineStr">
         <is>
-          <t>2010-12-15 20:28:45 +0900</t>
+          <t>2010-12-15 20:28:46 +0900</t>
         </is>
       </c>
       <c r="CH3" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:28:24 +0900</t>
+          <t>2025-12-15 09:39:16 +0900</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>3001</t>
+          <t>3004</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Diffuse X-Ray reflections from crystals</t>
+          <t>The principles of physical optics : an historical and philosophical treatment</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>by W. A. Wooster</t>
+          <t>by Ernst Mach ; translated by John S. Anderson and A.F.A. Young</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>61127</t>
+          <t>61130</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>Wooster, W. A. (William Alfred)</t>
+          <t>Mach, Ernst//Anderson, John S. (John Spence)//Young, A. F. A.</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Clarendon Press</t>
+          <t>Dover Publications</t>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="M4" s="0"/>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>2000-12-26 03:21:48 +0900</t>
+          <t>2000-12-26 03:21:49 +0900</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:40:07 +0900</t>
+          <t>2025-12-15 09:28:24 +0900</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V4" s="0"/>
       <c r="W4" s="0"/>
       <c r="X4" s="0" t="inlineStr">
         <is>
-          <t>BA10688064</t>
+          <t>BA18307481</t>
         </is>
       </c>
       <c r="Y4" s="0"/>
       <c r="Z4" s="0"/>
       <c r="AA4" s="0"/>
       <c r="AB4" s="0"/>
       <c r="AC4" s="0"/>
       <c r="AD4" s="0"/>
       <c r="AE4" s="0"/>
       <c r="AF4" s="0"/>
       <c r="AG4" s="0"/>
       <c r="AH4" s="0" t="inlineStr">
         <is>
-          <t>xi, 200 p. ; 25 cm</t>
+          <t>x, 324 p. ; 21 cm</t>
         </is>
       </c>
       <c r="AI4" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ4" s="0" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>324</t>
         </is>
       </c>
       <c r="AK4" s="0"/>
       <c r="AL4" s="0" t="inlineStr">
         <is>
-          <t>24.0</t>
+          <t>21.0</t>
         </is>
       </c>
       <c r="AM4" s="0"/>
       <c r="AN4" s="0"/>
       <c r="AO4" s="0"/>
       <c r="AP4" s="0"/>
       <c r="AQ4" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR4" s="0"/>
       <c r="AS4" s="0"/>
       <c r="AT4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV4" s="0" t="inlineStr">
         <is>
@@ -1818,222 +1818,226 @@
           <t/>
         </is>
       </c>
       <c r="BS4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW4" s="0" t="inlineStr">
         <is>
-          <t>548.7</t>
+          <t>535</t>
         </is>
       </c>
       <c r="BX4" s="0" t="inlineStr">
         <is>
-          <t>3224</t>
+          <t>3227</t>
         </is>
       </c>
       <c r="BY4" s="0" t="inlineStr">
         <is>
-          <t>527220</t>
+          <t>522686</t>
         </is>
       </c>
       <c r="BZ4" s="0"/>
       <c r="CA4" s="0" t="inlineStr">
         <is>
-          <t>548.7||01637</t>
+          <t>535||01640</t>
         </is>
       </c>
       <c r="CB4" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC4" s="0" t="inlineStr">
         <is>
-          <t>N00180304</t>
+          <t>N00070405</t>
         </is>
       </c>
       <c r="CD4" s="0"/>
       <c r="CE4" s="0"/>
       <c r="CF4" s="0" t="inlineStr">
         <is>
           <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG4" s="0" t="inlineStr">
         <is>
-          <t>2010-12-15 20:28:44 +0900</t>
+          <t>2010-12-15 20:28:45 +0900</t>
         </is>
       </c>
       <c r="CH4" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:40:07 +0900</t>
+          <t>2025-12-15 09:28:24 +0900</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>3002</t>
+          <t>3001</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Light.</t>
+          <t>Diffuse X-Ray reflections from crystals</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
-      <c r="E5" s="0"/>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>by W. A. Wooster</t>
+        </is>
+      </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>61128</t>
+          <t>61127</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>Monk.G.S.'</t>
+          <t>Wooster, W. A. (William Alfred)</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Dover Pub.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Clarendon Press</t>
+        </is>
+      </c>
+      <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>1963-01-01</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="M5" s="0"/>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>2000-12-26 03:21:48 +0900</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:28:39 +0900</t>
+          <t>2025-12-15 09:40:07 +0900</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
-      <c r="X5" s="0"/>
+      <c r="X5" s="0" t="inlineStr">
+        <is>
+          <t>BA10688064</t>
+        </is>
+      </c>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0"/>
       <c r="AA5" s="0"/>
       <c r="AB5" s="0"/>
       <c r="AC5" s="0"/>
       <c r="AD5" s="0"/>
       <c r="AE5" s="0"/>
       <c r="AF5" s="0"/>
       <c r="AG5" s="0"/>
       <c r="AH5" s="0" t="inlineStr">
         <is>
-          <t>489p; 22cm</t>
+          <t>xi, 200 p. ; 25 cm</t>
         </is>
       </c>
       <c r="AI5" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ5" s="0" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>200</t>
         </is>
       </c>
       <c r="AK5" s="0"/>
       <c r="AL5" s="0" t="inlineStr">
         <is>
-          <t>22.0</t>
+          <t>24.0</t>
         </is>
       </c>
       <c r="AM5" s="0"/>
       <c r="AN5" s="0"/>
       <c r="AO5" s="0"/>
       <c r="AP5" s="0"/>
       <c r="AQ5" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR5" s="0"/>
       <c r="AS5" s="0"/>
       <c r="AT5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV5" s="0" t="inlineStr">
         <is>
@@ -2150,220 +2154,216 @@
           <t/>
         </is>
       </c>
       <c r="BS5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW5" s="0" t="inlineStr">
         <is>
-          <t>535.2</t>
+          <t>548.7</t>
         </is>
       </c>
       <c r="BX5" s="0" t="inlineStr">
         <is>
-          <t>3225</t>
+          <t>3224</t>
         </is>
       </c>
       <c r="BY5" s="0" t="inlineStr">
         <is>
-          <t>523945</t>
+          <t>527220</t>
         </is>
       </c>
       <c r="BZ5" s="0"/>
       <c r="CA5" s="0" t="inlineStr">
         <is>
-          <t>535.2||01638</t>
+          <t>548.7||01637</t>
         </is>
       </c>
       <c r="CB5" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC5" s="0" t="inlineStr">
         <is>
-          <t>N00070506</t>
+          <t>N00180304</t>
         </is>
       </c>
       <c r="CD5" s="0"/>
       <c r="CE5" s="0"/>
       <c r="CF5" s="0" t="inlineStr">
         <is>
           <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG5" s="0" t="inlineStr">
         <is>
-          <t>2010-12-15 20:28:45 +0900</t>
+          <t>2010-12-15 20:28:44 +0900</t>
         </is>
       </c>
       <c r="CH5" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:28:39 +0900</t>
+          <t>2025-12-15 09:40:07 +0900</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>3003</t>
+          <t>3002</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interferometry</t>
+          <t>Light.</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
-      <c r="E6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>61129</t>
+          <t>61128</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>Steel, W. H. (William Howard)</t>
+          <t>Monk.G.S.'</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Cambridge University Press</t>
-[...2 lines deleted...]
-      <c r="J6" s="0"/>
+          <t>Dover Pub.</t>
+        </is>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>1963-01-01 00:00:00 +0900</t>
+        </is>
+      </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1963-01-01</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1963</t>
         </is>
       </c>
       <c r="M6" s="0"/>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>2000-12-26 03:21:48 +0900</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:28:53 +0900</t>
+          <t>2025-12-15 09:28:39 +0900</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
-      <c r="X6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X6" s="0"/>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
       <c r="AC6" s="0"/>
       <c r="AD6" s="0"/>
       <c r="AE6" s="0"/>
       <c r="AF6" s="0"/>
       <c r="AG6" s="0"/>
       <c r="AH6" s="0" t="inlineStr">
         <is>
-          <t>ix, 271 p. ; 23 cm</t>
+          <t>489p; 22cm</t>
         </is>
       </c>
       <c r="AI6" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ6" s="0" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>489</t>
         </is>
       </c>
       <c r="AK6" s="0"/>
       <c r="AL6" s="0" t="inlineStr">
         <is>
           <t>22.0</t>
         </is>
       </c>
       <c r="AM6" s="0"/>
       <c r="AN6" s="0"/>
       <c r="AO6" s="0"/>
       <c r="AP6" s="0"/>
       <c r="AQ6" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR6" s="0"/>
       <c r="AS6" s="0"/>
       <c r="AT6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU6" s="0" t="inlineStr">
@@ -2391,321 +2391,321 @@
           <t/>
         </is>
       </c>
       <c r="AZ6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD6" s="0" t="inlineStr">
         <is>
-          <t>62754</t>
+          <t/>
         </is>
       </c>
       <c r="BE6" s="0" t="inlineStr">
         <is>
-          <t>Cambridge monographs on physics</t>
+          <t/>
         </is>
       </c>
       <c r="BF6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM6" s="0" t="inlineStr">
         <is>
-          <t>3003</t>
+          <t/>
         </is>
       </c>
       <c r="BN6" s="0" t="inlineStr">
         <is>
-          <t>10173</t>
+          <t/>
         </is>
       </c>
       <c r="BO6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP6" s="0" t="inlineStr">
         <is>
-          <t>2024-11-28 20:30:51 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BQ6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01 17:00:31 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BR6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW6" s="0" t="inlineStr">
         <is>
-          <t>535.4</t>
+          <t>535.2</t>
         </is>
       </c>
       <c r="BX6" s="0" t="inlineStr">
         <is>
-          <t>3226</t>
+          <t>3225</t>
         </is>
       </c>
       <c r="BY6" s="0" t="inlineStr">
         <is>
-          <t>524010</t>
+          <t>523945</t>
         </is>
       </c>
       <c r="BZ6" s="0"/>
       <c r="CA6" s="0" t="inlineStr">
         <is>
-          <t>535.4||01639</t>
+          <t>535.2||01638</t>
         </is>
       </c>
       <c r="CB6" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC6" s="0" t="inlineStr">
         <is>
-          <t>N00080203</t>
+          <t>N00070506</t>
         </is>
       </c>
       <c r="CD6" s="0"/>
       <c r="CE6" s="0"/>
       <c r="CF6" s="0" t="inlineStr">
         <is>
           <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG6" s="0" t="inlineStr">
         <is>
           <t>2010-12-15 20:28:45 +0900</t>
         </is>
       </c>
       <c r="CH6" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:28:53 +0900</t>
+          <t>2025-12-15 09:28:39 +0900</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>2999</t>
+          <t>3003</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Thermodynamics</t>
+          <t>Interferometry</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>J. Willard Gibbs</t>
+          <t>by W. H. Steel</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>61125</t>
+          <t>61129</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>Gibbs, J. Willard (Josiah Willard)</t>
+          <t>Steel, W. H. (William Howard)</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Dover</t>
+          <t>Cambridge University Press</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>1906</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="M7" s="0"/>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>2000-12-26 03:21:47 +0900</t>
+          <t>2000-12-26 03:21:48 +0900</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:29:06 +0900</t>
+          <t>2025-12-15 09:28:53 +0900</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S7" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
       <c r="X7" s="0" t="inlineStr">
         <is>
-          <t>BA0750978X</t>
+          <t>BA18405505</t>
         </is>
       </c>
       <c r="Y7" s="0"/>
       <c r="Z7" s="0"/>
       <c r="AA7" s="0"/>
       <c r="AB7" s="0"/>
       <c r="AC7" s="0"/>
       <c r="AD7" s="0"/>
       <c r="AE7" s="0"/>
       <c r="AF7" s="0"/>
       <c r="AG7" s="0"/>
       <c r="AH7" s="0" t="inlineStr">
         <is>
-          <t>xxvi, 434 p. ; 22 cm</t>
+          <t>ix, 271 p. ; 23 cm</t>
         </is>
       </c>
       <c r="AI7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ7" s="0" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>271</t>
         </is>
       </c>
       <c r="AK7" s="0"/>
       <c r="AL7" s="0" t="inlineStr">
         <is>
-          <t>21.0</t>
+          <t>22.0</t>
         </is>
       </c>
       <c r="AM7" s="0"/>
       <c r="AN7" s="0"/>
       <c r="AO7" s="0"/>
       <c r="AP7" s="0"/>
       <c r="AQ7" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR7" s="0"/>
       <c r="AS7" s="0"/>
       <c r="AT7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV7" s="0" t="inlineStr">
         <is>
@@ -2727,315 +2727,315 @@
           <t/>
         </is>
       </c>
       <c r="AZ7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD7" s="0" t="inlineStr">
         <is>
-          <t>62795</t>
+          <t>62754</t>
         </is>
       </c>
       <c r="BE7" s="0" t="inlineStr">
         <is>
-          <t>The scientific papers of J. Willard Gibbs</t>
+          <t>Cambridge monographs on physics</t>
         </is>
       </c>
       <c r="BF7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ7" s="0" t="inlineStr">
         <is>
-          <t>v. 1</t>
+          <t/>
         </is>
       </c>
       <c r="BK7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM7" s="0" t="inlineStr">
         <is>
-          <t>2999</t>
+          <t>3003</t>
         </is>
       </c>
       <c r="BN7" s="0" t="inlineStr">
         <is>
-          <t>10214</t>
+          <t>10173</t>
         </is>
       </c>
       <c r="BO7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP7" s="0" t="inlineStr">
         <is>
-          <t>2024-11-28 20:31:19 +0900</t>
+          <t>2024-11-28 20:30:51 +0900</t>
         </is>
       </c>
       <c r="BQ7" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW7" s="0" t="inlineStr">
         <is>
-          <t>(08)536</t>
+          <t>535.4</t>
         </is>
       </c>
       <c r="BX7" s="0" t="inlineStr">
         <is>
-          <t>3222</t>
+          <t>3226</t>
         </is>
       </c>
       <c r="BY7" s="0" t="inlineStr">
         <is>
-          <t>525570</t>
+          <t>524010</t>
         </is>
       </c>
       <c r="BZ7" s="0"/>
       <c r="CA7" s="0" t="inlineStr">
         <is>
-          <t>(08)536||01635</t>
+          <t>535.4||01639</t>
         </is>
       </c>
       <c r="CB7" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC7" s="0" t="inlineStr">
         <is>
-          <t>N00080304</t>
+          <t>N00080203</t>
         </is>
       </c>
       <c r="CD7" s="0"/>
       <c r="CE7" s="0"/>
       <c r="CF7" s="0" t="inlineStr">
         <is>
           <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG7" s="0" t="inlineStr">
         <is>
-          <t>2010-12-15 20:28:44 +0900</t>
+          <t>2010-12-15 20:28:45 +0900</t>
         </is>
       </c>
       <c r="CH7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:29:06 +0900</t>
+          <t>2025-12-15 09:28:53 +0900</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2999</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Dynamics vector analysis and multiple algebra, electromagnetic theory of light, etc.</t>
+          <t>Thermodynamics</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>J. Willard Gibbs</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>61126</t>
+          <t>61125</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Gibbs, J. Willard (Josiah Willard)</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Dover Publications</t>
+          <t>Dover</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>1906</t>
         </is>
       </c>
       <c r="M8" s="0"/>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t>2000-12-26 03:21:47 +0900</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:29:03 +0900</t>
+          <t>2025-12-15 09:29:06 +0900</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S8" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
       <c r="X8" s="0" t="inlineStr">
         <is>
-          <t>BA10762327</t>
+          <t>BA0750978X</t>
         </is>
       </c>
       <c r="Y8" s="0"/>
       <c r="Z8" s="0"/>
       <c r="AA8" s="0"/>
       <c r="AB8" s="0"/>
       <c r="AC8" s="0"/>
       <c r="AD8" s="0"/>
       <c r="AE8" s="0"/>
       <c r="AF8" s="0"/>
       <c r="AG8" s="0"/>
       <c r="AH8" s="0" t="inlineStr">
         <is>
-          <t>viii, 284 p. ; 22 cm</t>
+          <t>xxvi, 434 p. ; 22 cm</t>
         </is>
       </c>
       <c r="AI8" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ8" s="0" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>434</t>
         </is>
       </c>
       <c r="AK8" s="0"/>
       <c r="AL8" s="0" t="inlineStr">
         <is>
           <t>21.0</t>
         </is>
       </c>
       <c r="AM8" s="0"/>
       <c r="AN8" s="0"/>
       <c r="AO8" s="0"/>
       <c r="AP8" s="0"/>
       <c r="AQ8" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR8" s="0"/>
       <c r="AS8" s="0"/>
       <c r="AT8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU8" s="0" t="inlineStr">
@@ -3063,321 +3063,321 @@
           <t/>
         </is>
       </c>
       <c r="AZ8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD8" s="0" t="inlineStr">
         <is>
-          <t>62796</t>
+          <t>62795</t>
         </is>
       </c>
       <c r="BE8" s="0" t="inlineStr">
         <is>
           <t>The scientific papers of J. Willard Gibbs</t>
         </is>
       </c>
       <c r="BF8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ8" s="0" t="inlineStr">
         <is>
-          <t>v. 2</t>
+          <t>v. 1</t>
         </is>
       </c>
       <c r="BK8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM8" s="0" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2999</t>
         </is>
       </c>
       <c r="BN8" s="0" t="inlineStr">
         <is>
-          <t>10215</t>
+          <t>10214</t>
         </is>
       </c>
       <c r="BO8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP8" s="0" t="inlineStr">
         <is>
-          <t>2024-11-28 20:31:20 +0900</t>
+          <t>2024-11-28 20:31:19 +0900</t>
         </is>
       </c>
       <c r="BQ8" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW8" s="0" t="inlineStr">
         <is>
           <t>(08)536</t>
         </is>
       </c>
       <c r="BX8" s="0" t="inlineStr">
         <is>
-          <t>3223</t>
+          <t>3222</t>
         </is>
       </c>
       <c r="BY8" s="0" t="inlineStr">
         <is>
-          <t>525571</t>
+          <t>525570</t>
         </is>
       </c>
       <c r="BZ8" s="0"/>
       <c r="CA8" s="0" t="inlineStr">
         <is>
-          <t>(08)536||01636</t>
+          <t>(08)536||01635</t>
         </is>
       </c>
       <c r="CB8" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC8" s="0" t="inlineStr">
         <is>
-          <t>N00080302</t>
+          <t>N00080304</t>
         </is>
       </c>
       <c r="CD8" s="0"/>
       <c r="CE8" s="0"/>
       <c r="CF8" s="0" t="inlineStr">
         <is>
           <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG8" s="0" t="inlineStr">
         <is>
           <t>2010-12-15 20:28:44 +0900</t>
         </is>
       </c>
       <c r="CH8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:29:03 +0900</t>
+          <t>2025-12-15 09:29:06 +0900</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>2984</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>II-VI semiconducting compounds : 1967 international conference , held on Sept. 6-8, 1967, at Brown Univ., Providence, R. I.</t>
+          <t>Dynamics vector analysis and multiple algebra, electromagnetic theory of light, etc.</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>edited by D. G. Thomas</t>
+          <t>J. Willard Gibbs</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>61109</t>
+          <t>61126</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>International Conference on Semiconducting Compounds//Thomas, David Gilbert//Brown University</t>
+          <t>Gibbs, J. Willard (Josiah Willard)</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>W. A. Benjamin</t>
+          <t>Dover Publications</t>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1906</t>
         </is>
       </c>
       <c r="M9" s="0"/>
       <c r="N9" s="0" t="inlineStr">
         <is>
-          <t>2000-12-26 03:21:40 +0900</t>
+          <t>2000-12-26 03:21:47 +0900</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:29:43 +0900</t>
+          <t>2025-12-15 09:29:03 +0900</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
       <c r="X9" s="0" t="inlineStr">
         <is>
-          <t>BA08009716</t>
+          <t>BA10762327</t>
         </is>
       </c>
       <c r="Y9" s="0"/>
       <c r="Z9" s="0"/>
       <c r="AA9" s="0"/>
       <c r="AB9" s="0"/>
       <c r="AC9" s="0"/>
       <c r="AD9" s="0"/>
       <c r="AE9" s="0"/>
       <c r="AF9" s="0"/>
       <c r="AG9" s="0"/>
       <c r="AH9" s="0" t="inlineStr">
         <is>
-          <t>xiv, 1489 p. ; 24 cm</t>
+          <t>viii, 284 p. ; 22 cm</t>
         </is>
       </c>
       <c r="AI9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ9" s="0" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>284</t>
         </is>
       </c>
       <c r="AK9" s="0"/>
       <c r="AL9" s="0" t="inlineStr">
         <is>
-          <t>24.0</t>
+          <t>21.0</t>
         </is>
       </c>
       <c r="AM9" s="0"/>
       <c r="AN9" s="0"/>
       <c r="AO9" s="0"/>
       <c r="AP9" s="0"/>
       <c r="AQ9" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR9" s="0"/>
       <c r="AS9" s="0"/>
       <c r="AT9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV9" s="0" t="inlineStr">
         <is>
@@ -3399,325 +3399,321 @@
           <t/>
         </is>
       </c>
       <c r="AZ9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>62796</t>
         </is>
       </c>
       <c r="BE9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>The scientific papers of J. Willard Gibbs</t>
         </is>
       </c>
       <c r="BF9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>v. 2</t>
         </is>
       </c>
       <c r="BK9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>3000</t>
         </is>
       </c>
       <c r="BN9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>10215</t>
         </is>
       </c>
       <c r="BO9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2024-11-28 20:31:20 +0900</t>
         </is>
       </c>
       <c r="BQ9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW9" s="0" t="inlineStr">
         <is>
-          <t>537.3</t>
+          <t>(08)536</t>
         </is>
       </c>
       <c r="BX9" s="0" t="inlineStr">
         <is>
-          <t>3207</t>
+          <t>3223</t>
         </is>
       </c>
       <c r="BY9" s="0" t="inlineStr">
         <is>
-          <t>524724</t>
+          <t>525571</t>
         </is>
       </c>
       <c r="BZ9" s="0"/>
       <c r="CA9" s="0" t="inlineStr">
         <is>
-          <t>537.3||01619</t>
+          <t>(08)536||01636</t>
         </is>
       </c>
       <c r="CB9" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC9" s="0" t="inlineStr">
         <is>
-          <t>N00080506</t>
+          <t>N00080302</t>
         </is>
       </c>
       <c r="CD9" s="0"/>
       <c r="CE9" s="0"/>
       <c r="CF9" s="0" t="inlineStr">
         <is>
-          <t>1970-03-10 00:00:00 +0900</t>
+          <t>1970-03-14 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG9" s="0" t="inlineStr">
         <is>
-          <t>2010-12-15 20:28:40 +0900</t>
+          <t>2010-12-15 20:28:44 +0900</t>
         </is>
       </c>
       <c r="CH9" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:29:43 +0900</t>
+          <t>2025-12-15 09:29:03 +0900</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>2982</t>
+          <t>2984</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Inorganic ultramicroanalysis</t>
-[...6 lines deleted...]
-      </c>
+          <t>II-VI semiconducting compounds : 1967 international conference , held on Sept. 6-8, 1967, at Brown Univ., Providence, R. I.</t>
+        </is>
+      </c>
+      <c r="C10" s="0"/>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>by I.P. Alimarin and M.N. Petrikova ; translated by M.G. Hell</t>
+          <t>edited by D. G. Thomas</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>61107</t>
+          <t>61109</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>Alimarin, I. P. (Ivan Pavlovich)//Petrikova, M. N. (Mira Nikolaevna)//Hell, M. G.</t>
+          <t>International Conference on Semiconducting Compounds//Thomas, David Gilbert//Brown University</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Pergamon Press//Distributed in the Western Hemisphere by Macmillan</t>
+          <t>W. A. Benjamin</t>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="M10" s="0"/>
       <c r="N10" s="0" t="inlineStr">
         <is>
-          <t>2000-12-26 03:21:39 +0900</t>
+          <t>2000-12-26 03:21:40 +0900</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:36:08 +0900</t>
+          <t>2025-12-15 09:29:43 +0900</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S10" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
       <c r="X10" s="0" t="inlineStr">
         <is>
-          <t>BA21446395</t>
+          <t>BA08009716</t>
         </is>
       </c>
       <c r="Y10" s="0"/>
       <c r="Z10" s="0"/>
       <c r="AA10" s="0"/>
       <c r="AB10" s="0"/>
       <c r="AC10" s="0"/>
       <c r="AD10" s="0"/>
       <c r="AE10" s="0"/>
       <c r="AF10" s="0"/>
       <c r="AG10" s="0"/>
       <c r="AH10" s="0" t="inlineStr">
         <is>
-          <t>xv, 151 p. ; 23 cm</t>
+          <t>xiv, 1489 p. ; 24 cm</t>
         </is>
       </c>
       <c r="AI10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ10" s="0" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>148</t>
         </is>
       </c>
       <c r="AK10" s="0"/>
       <c r="AL10" s="0" t="inlineStr">
         <is>
-          <t>22.0</t>
+          <t>24.0</t>
         </is>
       </c>
       <c r="AM10" s="0"/>
       <c r="AN10" s="0"/>
       <c r="AO10" s="0"/>
       <c r="AP10" s="0"/>
       <c r="AQ10" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR10" s="0"/>
       <c r="AS10" s="0"/>
       <c r="AT10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV10" s="0" t="inlineStr">
         <is>
@@ -3739,325 +3735,325 @@
           <t/>
         </is>
       </c>
       <c r="AZ10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD10" s="0" t="inlineStr">
         <is>
-          <t>63796</t>
+          <t/>
         </is>
       </c>
       <c r="BE10" s="0" t="inlineStr">
         <is>
-          <t>International series of monographs in analytical chemistry</t>
+          <t/>
         </is>
       </c>
       <c r="BF10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ10" s="0" t="inlineStr">
         <is>
-          <t>v. 15</t>
+          <t/>
         </is>
       </c>
       <c r="BK10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM10" s="0" t="inlineStr">
         <is>
-          <t>2982</t>
+          <t/>
         </is>
       </c>
       <c r="BN10" s="0" t="inlineStr">
         <is>
-          <t>11152</t>
+          <t/>
         </is>
       </c>
       <c r="BO10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP10" s="0" t="inlineStr">
         <is>
-          <t>2024-11-28 20:41:11 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BQ10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01 17:00:31 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BR10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW10" s="0" t="inlineStr">
         <is>
-          <t>543.4</t>
+          <t>537.3</t>
         </is>
       </c>
       <c r="BX10" s="0" t="inlineStr">
         <is>
-          <t>3205</t>
+          <t>3207</t>
         </is>
       </c>
       <c r="BY10" s="0" t="inlineStr">
         <is>
-          <t>528601</t>
+          <t>524724</t>
         </is>
       </c>
       <c r="BZ10" s="0"/>
       <c r="CA10" s="0" t="inlineStr">
         <is>
-          <t>543.4|A|</t>
+          <t>537.3||01619</t>
         </is>
       </c>
       <c r="CB10" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC10" s="0" t="inlineStr">
         <is>
-          <t>N00140303</t>
-[...6 lines deleted...]
-      </c>
+          <t>N00080506</t>
+        </is>
+      </c>
+      <c r="CD10" s="0"/>
       <c r="CE10" s="0"/>
       <c r="CF10" s="0" t="inlineStr">
         <is>
           <t>1970-03-10 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG10" s="0" t="inlineStr">
         <is>
-          <t>2010-12-15 20:28:39 +0900</t>
+          <t>2010-12-15 20:28:40 +0900</t>
         </is>
       </c>
       <c r="CH10" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:36:08 +0900</t>
+          <t>2025-12-15 09:29:43 +0900</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>2983</t>
+          <t>2982</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>The solvent extraction of metal chelates</t>
-[...2 lines deleted...]
-      <c r="C11" s="0"/>
+          <t>Inorganic ultramicroanalysis</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>Неорганический ультрамикроанализ//Neorganicheskii ul'tramikroanaliz</t>
+        </is>
+      </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>  </t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>by Jiří Starý ; edited, with a foreword by H. Irving</t>
+          <t>by I.P. Alimarin and M.N. Petrikova ; translated by M.G. Hell</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>61108</t>
+          <t>61107</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Starý, Jiří//Irving, H.</t>
+          <t>Alimarin, I. P. (Ivan Pavlovich)//Petrikova, M. N. (Mira Nikolaevna)//Hell, M. G.</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>Pergamon Press//Distributed in the Western Hemisphere by Macmillan</t>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="M11" s="0"/>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t>2000-12-26 03:21:39 +0900</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:38:55 +0900</t>
+          <t>2025-12-15 09:36:08 +0900</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S11" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
       <c r="X11" s="0" t="inlineStr">
         <is>
-          <t>BA21617625</t>
+          <t>BA21446395</t>
         </is>
       </c>
       <c r="Y11" s="0"/>
       <c r="Z11" s="0"/>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
       <c r="AC11" s="0"/>
       <c r="AD11" s="0"/>
       <c r="AE11" s="0"/>
       <c r="AF11" s="0"/>
       <c r="AG11" s="0"/>
       <c r="AH11" s="0" t="inlineStr">
         <is>
-          <t>xiv, 240 p. ; 24 cm</t>
+          <t>xv, 151 p. ; 23 cm</t>
         </is>
       </c>
       <c r="AI11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AJ11" s="0" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>151</t>
         </is>
       </c>
       <c r="AK11" s="0"/>
       <c r="AL11" s="0" t="inlineStr">
         <is>
-          <t>24.0</t>
+          <t>22.0</t>
         </is>
       </c>
       <c r="AM11" s="0"/>
       <c r="AN11" s="0"/>
       <c r="AO11" s="0"/>
       <c r="AP11" s="0"/>
       <c r="AQ11" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR11" s="0"/>
       <c r="AS11" s="0"/>
       <c r="AT11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV11" s="0" t="inlineStr">
         <is>
@@ -4079,187 +4075,191 @@
           <t/>
         </is>
       </c>
       <c r="AZ11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>63796</t>
         </is>
       </c>
       <c r="BE11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>International series of monographs in analytical chemistry</t>
         </is>
       </c>
       <c r="BF11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>v. 15</t>
         </is>
       </c>
       <c r="BK11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2982</t>
         </is>
       </c>
       <c r="BN11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>11152</t>
         </is>
       </c>
       <c r="BO11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2024-11-28 20:41:11 +0900</t>
         </is>
       </c>
       <c r="BQ11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW11" s="0" t="inlineStr">
         <is>
-          <t>546.3</t>
+          <t>543.4</t>
         </is>
       </c>
       <c r="BX11" s="0" t="inlineStr">
         <is>
-          <t>3206</t>
+          <t>3205</t>
         </is>
       </c>
       <c r="BY11" s="0" t="inlineStr">
         <is>
-          <t>526974</t>
+          <t>528601</t>
         </is>
       </c>
       <c r="BZ11" s="0"/>
       <c r="CA11" s="0" t="inlineStr">
         <is>
-          <t>546.3||01618</t>
+          <t>543.4|A|</t>
         </is>
       </c>
       <c r="CB11" s="0" t="inlineStr">
         <is>
           <t>namiki</t>
         </is>
       </c>
       <c r="CC11" s="0" t="inlineStr">
         <is>
-          <t>N00160506</t>
-[...2 lines deleted...]
-      <c r="CD11" s="0"/>
+          <t>N00140303</t>
+        </is>
+      </c>
+      <c r="CD11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CE11" s="0"/>
       <c r="CF11" s="0" t="inlineStr">
         <is>
           <t>1970-03-10 00:00:00 +0900</t>
         </is>
       </c>
       <c r="CG11" s="0" t="inlineStr">
         <is>
           <t>2010-12-15 20:28:39 +0900</t>
         </is>
       </c>
       <c r="CH11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-15 09:38:55 +0900</t>
+          <t>2025-12-15 09:36:08 +0900</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>