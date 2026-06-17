--- v0 (2026-06-09)
+++ v1 (2026-06-17)
@@ -1070,51 +1070,51 @@
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t>ブルー バックス</t>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t>B-1930</t>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t>116073</t>
         </is>
       </c>
       <c r="BN2" s="0" t="inlineStr">
         <is>
           <t>19955</t>
         </is>
       </c>
       <c r="BO2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP2" s="0" t="inlineStr">
         <is>
           <t>2024-11-28 22:12:41 +0900</t>
@@ -1399,51 +1399,51 @@
           <t/>
         </is>
       </c>
       <c r="BG3" s="0" t="inlineStr">
         <is>
           <t>ブルー バックス</t>
         </is>
       </c>
       <c r="BH3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ3" s="0" t="inlineStr">
         <is>
           <t>B-1930</t>
         </is>
       </c>
       <c r="BK3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BL3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM3" s="0" t="inlineStr">
         <is>
           <t>116073</t>
         </is>
       </c>
       <c r="BN3" s="0" t="inlineStr">
         <is>
           <t>19955</t>
         </is>
       </c>
       <c r="BO3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP3" s="0" t="inlineStr">
         <is>
           <t>2024-11-28 22:12:41 +0900</t>
@@ -1731,51 +1731,51 @@
           <t/>
         </is>
       </c>
       <c r="BG4" s="0" t="inlineStr">
         <is>
           <t>ブルー バックス</t>
         </is>
       </c>
       <c r="BH4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ4" s="0" t="inlineStr">
         <is>
           <t>B-762</t>
         </is>
       </c>
       <c r="BK4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BL4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM4" s="0" t="inlineStr">
         <is>
           <t>36307</t>
         </is>
       </c>
       <c r="BN4" s="0" t="inlineStr">
         <is>
           <t>19473</t>
         </is>
       </c>
       <c r="BO4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP4" s="0" t="inlineStr">
         <is>
           <t>2024-11-28 22:09:57 +0900</t>
@@ -2063,51 +2063,51 @@
           <t/>
         </is>
       </c>
       <c r="BG5" s="0" t="inlineStr">
         <is>
           <t>ブルー バックス</t>
         </is>
       </c>
       <c r="BH5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ5" s="0" t="inlineStr">
         <is>
           <t>B-691</t>
         </is>
       </c>
       <c r="BK5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BL5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM5" s="0" t="inlineStr">
         <is>
           <t>41428</t>
         </is>
       </c>
       <c r="BN5" s="0" t="inlineStr">
         <is>
           <t>19350</t>
         </is>
       </c>
       <c r="BO5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP5" s="0" t="inlineStr">
         <is>
           <t>2024-11-28 22:09:21 +0900</t>