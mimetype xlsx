--- v0 (2026-06-09)
+++ v1 (2026-06-18)
@@ -1074,51 +1074,51 @@
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t>99159</t>
         </is>
       </c>
       <c r="BN2" s="0" t="inlineStr">
         <is>
           <t>1630</t>
         </is>
       </c>
       <c r="BO2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP2" s="0" t="inlineStr">
         <is>
           <t>2013-03-28 11:05:48 +0900</t>