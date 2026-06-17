--- v0 (2026-06-09)
+++ v1 (2026-06-17)
@@ -1082,51 +1082,51 @@
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t>v. 17</t>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t>730</t>
         </is>
       </c>
       <c r="BN2" s="0" t="inlineStr">
         <is>
           <t>11937</t>
         </is>
       </c>
       <c r="BO2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP2" s="0" t="inlineStr">
         <is>
           <t>2024-11-28 20:49:04 +0900</t>