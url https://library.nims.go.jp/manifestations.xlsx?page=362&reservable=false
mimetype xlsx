--- v0 (2026-06-09)
+++ v1 (2026-06-13)
@@ -334,58 +334,58 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:CH11"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="20.900000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="83.60000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="75.9" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="22.0" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="4" max="4" bestFit="1" customWidth="1"/>
-    <col width="64.9" min="5" max="5" bestFit="1" customWidth="1"/>
+    <col width="75.9" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="29.700000000000003" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="11.0" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="8" max="8" bestFit="1" customWidth="1"/>
-    <col width="39.6" min="9" max="9" bestFit="1" customWidth="1"/>
+    <col width="31.900000000000002" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="22.0" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.8" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="16.5" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="17.6" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="22" max="22" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="23" max="23" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="24" max="24" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="25" max="25" bestFit="1" customWidth="1"/>
     <col width="14.3" min="26" max="26" bestFit="1" customWidth="1"/>
     <col width="17.6" min="27" max="27" bestFit="1" customWidth="1"/>
     <col width="25.3" min="28" max="28" bestFit="1" customWidth="1"/>
     <col width="11.0" min="29" max="29" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="30" max="30" bestFit="1" customWidth="1"/>
     <col width="16.5" min="31" max="31" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="32" max="32" bestFit="1" customWidth="1"/>
     <col width="17.6" min="33" max="33" bestFit="1" customWidth="1"/>
     <col width="9.9" min="34" max="34" bestFit="1" customWidth="1"/>
@@ -856,168 +856,176 @@
       </c>
       <c r="CE1" s="0" t="inlineStr">
         <is>
           <t>accepted_at</t>
         </is>
       </c>
       <c r="CF1" s="0" t="inlineStr">
         <is>
           <t>acquired_at</t>
         </is>
       </c>
       <c r="CG1" s="0" t="inlineStr">
         <is>
           <t>item_created_at</t>
         </is>
       </c>
       <c r="CH1" s="0" t="inlineStr">
         <is>
           <t>item_updated_at</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>129062</t>
+          <t>129067</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Principles and Applications of ESR Spectroscopy</t>
+          <t>Principles of Chemical Sensors</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Anders Lund, Masaru Shiotani, Shigetaka Shimada</t>
+          <t>Jiri Janata</t>
         </is>
       </c>
       <c r="F2" s="0"/>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Springer Netherlands</t>
+          <t>Springer US</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2011-01-01 00:00:00 +0900</t>
+          <t>2009-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="M2" s="0"/>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:11 +0900</t>
+          <t>2023-03-16 18:38:14 +0900</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q2" s="0"/>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>9781402053443</t>
+          <t>9780387699318</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-1-4020-5344-3</t>
+          <t>10.1007/b136378</t>
         </is>
       </c>
       <c r="W2" s="0"/>
       <c r="X2" s="0"/>
       <c r="Y2" s="0"/>
       <c r="Z2" s="0"/>
       <c r="AA2" s="0"/>
       <c r="AB2" s="0"/>
-      <c r="AC2" s="0"/>
-      <c r="AD2" s="0"/>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>2nd ed.</t>
+        </is>
+      </c>
       <c r="AE2" s="0"/>
       <c r="AF2" s="0"/>
       <c r="AG2" s="0"/>
       <c r="AH2" s="0"/>
       <c r="AI2" s="0"/>
       <c r="AJ2" s="0"/>
       <c r="AK2" s="0"/>
       <c r="AL2" s="0"/>
       <c r="AM2" s="0"/>
       <c r="AN2" s="0"/>
       <c r="AO2" s="0"/>
       <c r="AP2" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4020-5344-3</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-0-387-69931-8</t>
         </is>
       </c>
       <c r="AQ2" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR2" s="0"/>
       <c r="AS2" s="0"/>
       <c r="AT2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW2" s="0" t="inlineStr">
@@ -1135,209 +1143,201 @@
           <t/>
         </is>
       </c>
       <c r="BT2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX2" s="0" t="inlineStr">
         <is>
-          <t>90734</t>
+          <t>90739</t>
         </is>
       </c>
       <c r="BY2" s="0"/>
       <c r="BZ2" s="0"/>
       <c r="CA2" s="0"/>
       <c r="CB2" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC2" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD2" s="0"/>
       <c r="CE2" s="0"/>
       <c r="CF2" s="0"/>
       <c r="CG2" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
       <c r="CH2" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>129063</t>
+          <t>129065</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Principles and Applications of NanoMEMS Physics</t>
+          <t>Principles of Astrophysics</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Hector Santos</t>
+          <t>Charles Keeton</t>
         </is>
       </c>
       <c r="F3" s="0"/>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Springer US</t>
+          <t>Springer New York</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>2005-01-01 00:00:00 +0900</t>
+          <t>2014-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:11 +0900</t>
+          <t>2023-03-16 18:38:13 +0900</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:17 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q3" s="0"/>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
-          <t>9780387258348</t>
+          <t>9781461492368</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
-          <t>10.1007/b136228</t>
+          <t>10.1007/978-1-4614-9236-8</t>
         </is>
       </c>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
-      <c r="AC3" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AC3" s="0"/>
+      <c r="AD3" s="0"/>
       <c r="AE3" s="0"/>
       <c r="AF3" s="0"/>
       <c r="AG3" s="0"/>
       <c r="AH3" s="0"/>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
       <c r="AK3" s="0"/>
       <c r="AL3" s="0"/>
       <c r="AM3" s="0"/>
       <c r="AN3" s="0"/>
       <c r="AO3" s="0"/>
       <c r="AP3" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-0-387-25834-8</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4614-9236-8</t>
         </is>
       </c>
       <c r="AQ3" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR3" s="0"/>
       <c r="AS3" s="0"/>
       <c r="AT3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW3" s="0" t="inlineStr">
@@ -1355,301 +1355,301 @@
           <t/>
         </is>
       </c>
       <c r="AZ3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD3" s="0" t="inlineStr">
         <is>
-          <t>29780</t>
+          <t>29782</t>
         </is>
       </c>
       <c r="BE3" s="0" t="inlineStr">
         <is>
-          <t>Microsystems</t>
+          <t>Undergraduate Lecture Notes in Physics</t>
         </is>
       </c>
       <c r="BF3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ3" s="0" t="inlineStr">
         <is>
-          <t>15</t>
+          <t/>
         </is>
       </c>
       <c r="BK3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM3" s="0" t="inlineStr">
         <is>
-          <t>129063</t>
+          <t>129065</t>
         </is>
       </c>
       <c r="BN3" s="0" t="inlineStr">
         <is>
-          <t>7300</t>
+          <t>7302</t>
         </is>
       </c>
       <c r="BO3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP3" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:12 +0900</t>
+          <t>2023-03-16 18:38:13 +0900</t>
         </is>
       </c>
       <c r="BQ3" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX3" s="0" t="inlineStr">
         <is>
-          <t>90735</t>
+          <t>90737</t>
         </is>
       </c>
       <c r="BY3" s="0"/>
       <c r="BZ3" s="0"/>
       <c r="CA3" s="0"/>
       <c r="CB3" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC3" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD3" s="0"/>
       <c r="CE3" s="0"/>
       <c r="CF3" s="0"/>
       <c r="CG3" s="0" t="inlineStr">
         <is>
           <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
       <c r="CH3" s="0" t="inlineStr">
         <is>
           <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>129061</t>
+          <t>129066</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Primary Explosives</t>
+          <t>Principles of Bioenergetics</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Robert Maty??, Ji?? Pachman</t>
+          <t>Vladimir P. Skulachev, Alexander V. Bogachev, Felix O. Kasparinsky</t>
         </is>
       </c>
       <c r="F4" s="0"/>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>Springer Berlin Heidelberg</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>2013-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="M4" s="0"/>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:10 +0900</t>
+          <t>2023-03-16 18:38:13 +0900</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q4" s="0"/>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
-          <t>9783642284366</t>
+          <t>9783642334306</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-3-642-28436-6</t>
+          <t>10.1007/978-3-642-33430-6</t>
         </is>
       </c>
       <c r="W4" s="0"/>
       <c r="X4" s="0"/>
       <c r="Y4" s="0"/>
       <c r="Z4" s="0"/>
       <c r="AA4" s="0"/>
       <c r="AB4" s="0"/>
       <c r="AC4" s="0"/>
       <c r="AD4" s="0"/>
       <c r="AE4" s="0"/>
       <c r="AF4" s="0"/>
       <c r="AG4" s="0"/>
       <c r="AH4" s="0"/>
       <c r="AI4" s="0"/>
       <c r="AJ4" s="0"/>
       <c r="AK4" s="0"/>
       <c r="AL4" s="0"/>
       <c r="AM4" s="0"/>
       <c r="AN4" s="0"/>
       <c r="AO4" s="0"/>
       <c r="AP4" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-642-28436-6</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-642-33430-6</t>
         </is>
       </c>
       <c r="AQ4" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR4" s="0"/>
       <c r="AS4" s="0"/>
       <c r="AT4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW4" s="0" t="inlineStr">
@@ -1767,201 +1767,201 @@
           <t/>
         </is>
       </c>
       <c r="BT4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX4" s="0" t="inlineStr">
         <is>
-          <t>90733</t>
+          <t>90738</t>
         </is>
       </c>
       <c r="BY4" s="0"/>
       <c r="BZ4" s="0"/>
       <c r="CA4" s="0"/>
       <c r="CB4" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC4" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD4" s="0"/>
       <c r="CE4" s="0"/>
       <c r="CF4" s="0"/>
       <c r="CG4" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
       <c r="CH4" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:18 +0900</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>129060</t>
+          <t>129064</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Pressure-Induced Phase Transitions in AB2X4 Chalcogenide Compounds</t>
+          <t>Principles and Perspectives in Cosmochemistry</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Francisco Javier Manjon, Ion Tiginyanu, Veaceslav Ursaki</t>
+          <t>Aruna Goswami, B. Eswar Reddy</t>
         </is>
       </c>
       <c r="F5" s="0"/>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>Springer Berlin Heidelberg</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2014-01-01 00:00:00 +0900</t>
+          <t>2010-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="M5" s="0"/>
       <c r="N5" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:09 +0900</t>
+          <t>2023-03-16 18:38:12 +0900</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q5" s="0"/>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
-          <t>9783642403675</t>
+          <t>9783642103520</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-3-642-40367-5</t>
+          <t>10.1007/978-3-642-10352-0</t>
         </is>
       </c>
       <c r="W5" s="0"/>
       <c r="X5" s="0"/>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0"/>
       <c r="AA5" s="0"/>
       <c r="AB5" s="0"/>
       <c r="AC5" s="0"/>
       <c r="AD5" s="0"/>
       <c r="AE5" s="0"/>
       <c r="AF5" s="0"/>
       <c r="AG5" s="0"/>
       <c r="AH5" s="0"/>
       <c r="AI5" s="0"/>
       <c r="AJ5" s="0"/>
       <c r="AK5" s="0"/>
       <c r="AL5" s="0"/>
       <c r="AM5" s="0"/>
       <c r="AN5" s="0"/>
       <c r="AO5" s="0"/>
       <c r="AP5" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-642-40367-5</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-642-10352-0</t>
         </is>
       </c>
       <c r="AQ5" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR5" s="0"/>
       <c r="AS5" s="0"/>
       <c r="AT5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW5" s="0" t="inlineStr">
@@ -1979,301 +1979,301 @@
           <t/>
         </is>
       </c>
       <c r="AZ5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD5" s="0" t="inlineStr">
         <is>
-          <t>29779</t>
+          <t>29781</t>
         </is>
       </c>
       <c r="BE5" s="0" t="inlineStr">
         <is>
-          <t>Springer Series in Materials Science</t>
+          <t>Astrophysics and Space Science Proceedings</t>
         </is>
       </c>
       <c r="BF5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ5" s="0" t="inlineStr">
         <is>
-          <t>189</t>
+          <t/>
         </is>
       </c>
       <c r="BK5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM5" s="0" t="inlineStr">
         <is>
-          <t>129060</t>
+          <t>129064</t>
         </is>
       </c>
       <c r="BN5" s="0" t="inlineStr">
         <is>
-          <t>7299</t>
+          <t>7301</t>
         </is>
       </c>
       <c r="BO5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP5" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:10 +0900</t>
+          <t>2023-03-16 18:38:12 +0900</t>
         </is>
       </c>
       <c r="BQ5" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX5" s="0" t="inlineStr">
         <is>
-          <t>90732</t>
+          <t>90736</t>
         </is>
       </c>
       <c r="BY5" s="0"/>
       <c r="BZ5" s="0"/>
       <c r="CA5" s="0"/>
       <c r="CB5" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC5" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD5" s="0"/>
       <c r="CE5" s="0"/>
       <c r="CF5" s="0"/>
       <c r="CG5" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
       <c r="CH5" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:16 +0900</t>
+          <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>129058</t>
+          <t>129062</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Predictive Modeling and Risk Assessment</t>
+          <t>Principles and Applications of ESR Spectroscopy</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Rui Costa</t>
+          <t>Anders Lund, Masaru Shiotani, Shigetaka Shimada</t>
         </is>
       </c>
       <c r="F6" s="0"/>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Springer US</t>
+          <t>Springer Netherlands</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>2009-01-01 00:00:00 +0900</t>
+          <t>2011-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="M6" s="0"/>
       <c r="N6" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:08 +0900</t>
+          <t>2023-03-16 18:38:11 +0900</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q6" s="0"/>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
-          <t>9780387687766</t>
+          <t>9781402053443</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-0-387-68776-6</t>
+          <t>10.1007/978-1-4020-5344-3</t>
         </is>
       </c>
       <c r="W6" s="0"/>
       <c r="X6" s="0"/>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
       <c r="AC6" s="0"/>
       <c r="AD6" s="0"/>
       <c r="AE6" s="0"/>
       <c r="AF6" s="0"/>
       <c r="AG6" s="0"/>
       <c r="AH6" s="0"/>
       <c r="AI6" s="0"/>
       <c r="AJ6" s="0"/>
       <c r="AK6" s="0"/>
       <c r="AL6" s="0"/>
       <c r="AM6" s="0"/>
       <c r="AN6" s="0"/>
       <c r="AO6" s="0"/>
       <c r="AP6" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-0-387-68776-6</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4020-5344-3</t>
         </is>
       </c>
       <c r="AQ6" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR6" s="0"/>
       <c r="AS6" s="0"/>
       <c r="AT6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW6" s="0" t="inlineStr">
@@ -2291,309 +2291,309 @@
           <t/>
         </is>
       </c>
       <c r="AZ6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD6" s="0" t="inlineStr">
         <is>
-          <t>29777</t>
+          <t/>
         </is>
       </c>
       <c r="BE6" s="0" t="inlineStr">
         <is>
-          <t>Integrating Food Science and Engineering Knowledge Into the Food Chain</t>
+          <t/>
         </is>
       </c>
       <c r="BF6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ6" s="0" t="inlineStr">
         <is>
-          <t>4</t>
+          <t/>
         </is>
       </c>
       <c r="BK6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM6" s="0" t="inlineStr">
         <is>
-          <t>129058</t>
+          <t/>
         </is>
       </c>
       <c r="BN6" s="0" t="inlineStr">
         <is>
-          <t>7297</t>
+          <t/>
         </is>
       </c>
       <c r="BO6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP6" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:08 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BQ6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01 17:00:31 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BR6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX6" s="0" t="inlineStr">
         <is>
-          <t>90730</t>
+          <t>90734</t>
         </is>
       </c>
       <c r="BY6" s="0"/>
       <c r="BZ6" s="0"/>
       <c r="CA6" s="0"/>
       <c r="CB6" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC6" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD6" s="0"/>
       <c r="CE6" s="0"/>
       <c r="CF6" s="0"/>
       <c r="CG6" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
       <c r="CH6" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>129059</t>
+          <t>129063</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Prepare for Launch</t>
+          <t>Principles and Applications of NanoMEMS Physics</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Erik Seedhouse</t>
+          <t>Hector Santos</t>
         </is>
       </c>
       <c r="F7" s="0"/>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Praxis</t>
+          <t>Springer US</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>2010-01-01 00:00:00 +0900</t>
+          <t>2005-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="M7" s="0"/>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:08 +0900</t>
+          <t>2023-03-16 18:38:11 +0900</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q7" s="0"/>
       <c r="R7" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S7" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T7" s="0" t="inlineStr">
         <is>
-          <t>9781441913500</t>
+          <t>9780387258348</t>
         </is>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-1-4419-1350-0</t>
+          <t>10.1007/b136228</t>
         </is>
       </c>
       <c r="W7" s="0"/>
       <c r="X7" s="0"/>
       <c r="Y7" s="0"/>
       <c r="Z7" s="0"/>
       <c r="AA7" s="0"/>
       <c r="AB7" s="0"/>
       <c r="AC7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AD7" s="0" t="inlineStr">
         <is>
-          <t>1st ed.</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE7" s="0"/>
       <c r="AF7" s="0"/>
       <c r="AG7" s="0"/>
       <c r="AH7" s="0"/>
       <c r="AI7" s="0"/>
       <c r="AJ7" s="0"/>
       <c r="AK7" s="0"/>
       <c r="AL7" s="0"/>
       <c r="AM7" s="0"/>
       <c r="AN7" s="0"/>
       <c r="AO7" s="0"/>
       <c r="AP7" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4419-1350-0</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-0-387-25834-8</t>
         </is>
       </c>
       <c r="AQ7" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR7" s="0"/>
       <c r="AS7" s="0"/>
       <c r="AT7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW7" s="0" t="inlineStr">
@@ -2611,301 +2611,301 @@
           <t/>
         </is>
       </c>
       <c r="AZ7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD7" s="0" t="inlineStr">
         <is>
-          <t>29778</t>
+          <t>29780</t>
         </is>
       </c>
       <c r="BE7" s="0" t="inlineStr">
         <is>
-          <t>Springer Praxis Books</t>
+          <t>Microsystems</t>
         </is>
       </c>
       <c r="BF7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>15</t>
         </is>
       </c>
       <c r="BK7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM7" s="0" t="inlineStr">
         <is>
-          <t>129059</t>
+          <t>129063</t>
         </is>
       </c>
       <c r="BN7" s="0" t="inlineStr">
         <is>
-          <t>7298</t>
+          <t>7300</t>
         </is>
       </c>
       <c r="BO7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP7" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:09 +0900</t>
+          <t>2023-03-16 18:38:12 +0900</t>
         </is>
       </c>
       <c r="BQ7" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX7" s="0" t="inlineStr">
         <is>
-          <t>90731</t>
+          <t>90735</t>
         </is>
       </c>
       <c r="BY7" s="0"/>
       <c r="BZ7" s="0"/>
       <c r="CA7" s="0"/>
       <c r="CB7" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC7" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD7" s="0"/>
       <c r="CE7" s="0"/>
       <c r="CF7" s="0"/>
       <c r="CG7" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
       <c r="CH7" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:17 +0900</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>129057</t>
+          <t>129061</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Predictive Microbiology in Foods</t>
+          <t>Primary Explosives</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Fernando Perez-Rodriguez, Antonio Valero</t>
+          <t>Robert Maty??, Ji?? Pachman</t>
         </is>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Springer New York</t>
+          <t>Springer Berlin Heidelberg</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>2013-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="M8" s="0"/>
       <c r="N8" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:07 +0900</t>
+          <t>2023-03-16 18:38:10 +0900</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q8" s="0"/>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S8" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T8" s="0" t="inlineStr">
         <is>
-          <t>9781461455202</t>
+          <t>9783642284366</t>
         </is>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-1-4614-5520-2</t>
+          <t>10.1007/978-3-642-28436-6</t>
         </is>
       </c>
       <c r="W8" s="0"/>
       <c r="X8" s="0"/>
       <c r="Y8" s="0"/>
       <c r="Z8" s="0"/>
       <c r="AA8" s="0"/>
       <c r="AB8" s="0"/>
       <c r="AC8" s="0"/>
       <c r="AD8" s="0"/>
       <c r="AE8" s="0"/>
       <c r="AF8" s="0"/>
       <c r="AG8" s="0"/>
       <c r="AH8" s="0"/>
       <c r="AI8" s="0"/>
       <c r="AJ8" s="0"/>
       <c r="AK8" s="0"/>
       <c r="AL8" s="0"/>
       <c r="AM8" s="0"/>
       <c r="AN8" s="0"/>
       <c r="AO8" s="0"/>
       <c r="AP8" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4614-5520-2</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-642-28436-6</t>
         </is>
       </c>
       <c r="AQ8" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR8" s="0"/>
       <c r="AS8" s="0"/>
       <c r="AT8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW8" s="0" t="inlineStr">
@@ -2923,301 +2923,301 @@
           <t/>
         </is>
       </c>
       <c r="AZ8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD8" s="0" t="inlineStr">
         <is>
-          <t>29776</t>
+          <t/>
         </is>
       </c>
       <c r="BE8" s="0" t="inlineStr">
         <is>
-          <t>SpringerBriefs in Food, Health, and Nutrition</t>
+          <t/>
         </is>
       </c>
       <c r="BF8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ8" s="0" t="inlineStr">
         <is>
-          <t>5</t>
+          <t/>
         </is>
       </c>
       <c r="BK8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM8" s="0" t="inlineStr">
         <is>
-          <t>129057</t>
+          <t/>
         </is>
       </c>
       <c r="BN8" s="0" t="inlineStr">
         <is>
-          <t>7296</t>
+          <t/>
         </is>
       </c>
       <c r="BO8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP8" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:07 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BQ8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01 17:00:31 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BR8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX8" s="0" t="inlineStr">
         <is>
-          <t>90729</t>
+          <t>90733</t>
         </is>
       </c>
       <c r="BY8" s="0"/>
       <c r="BZ8" s="0"/>
       <c r="CA8" s="0"/>
       <c r="CB8" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC8" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD8" s="0"/>
       <c r="CE8" s="0"/>
       <c r="CF8" s="0"/>
       <c r="CG8" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
       <c r="CH8" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>129056</t>
+          <t>129060</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Prediction of Polymeric Membrane Separation and Purification Performances</t>
+          <t>Pressure-Induced Phase Transitions in AB2X4 Chalcogenide Compounds</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Alexander Anim-Mensah, Rakesh Govind</t>
+          <t>Francisco Javier Manjon, Ion Tiginyanu, Veaceslav Ursaki</t>
         </is>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Springer International Publishing</t>
+          <t>Springer Berlin Heidelberg</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2015-01-01 00:00:00 +0900</t>
+          <t>2014-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="M9" s="0"/>
       <c r="N9" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:06 +0900</t>
+          <t>2023-03-16 18:38:09 +0900</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q9" s="0"/>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
-          <t>9783319124094</t>
+          <t>9783642403675</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-3-319-12409-4</t>
+          <t>10.1007/978-3-642-40367-5</t>
         </is>
       </c>
       <c r="W9" s="0"/>
       <c r="X9" s="0"/>
       <c r="Y9" s="0"/>
       <c r="Z9" s="0"/>
       <c r="AA9" s="0"/>
       <c r="AB9" s="0"/>
       <c r="AC9" s="0"/>
       <c r="AD9" s="0"/>
       <c r="AE9" s="0"/>
       <c r="AF9" s="0"/>
       <c r="AG9" s="0"/>
       <c r="AH9" s="0"/>
       <c r="AI9" s="0"/>
       <c r="AJ9" s="0"/>
       <c r="AK9" s="0"/>
       <c r="AL9" s="0"/>
       <c r="AM9" s="0"/>
       <c r="AN9" s="0"/>
       <c r="AO9" s="0"/>
       <c r="AP9" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-319-12409-4</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-642-40367-5</t>
         </is>
       </c>
       <c r="AQ9" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR9" s="0"/>
       <c r="AS9" s="0"/>
       <c r="AT9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW9" s="0" t="inlineStr">
@@ -3235,301 +3235,301 @@
           <t/>
         </is>
       </c>
       <c r="AZ9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD9" s="0" t="inlineStr">
         <is>
-          <t>29775</t>
+          <t>29779</t>
         </is>
       </c>
       <c r="BE9" s="0" t="inlineStr">
         <is>
-          <t>SpringerBriefs in Molecular Science</t>
+          <t>Springer Series in Materials Science</t>
         </is>
       </c>
       <c r="BF9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>189</t>
         </is>
       </c>
       <c r="BK9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM9" s="0" t="inlineStr">
         <is>
-          <t>129056</t>
+          <t>129060</t>
         </is>
       </c>
       <c r="BN9" s="0" t="inlineStr">
         <is>
-          <t>7295</t>
+          <t>7299</t>
         </is>
       </c>
       <c r="BO9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP9" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:07 +0900</t>
+          <t>2023-03-16 18:38:10 +0900</t>
         </is>
       </c>
       <c r="BQ9" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX9" s="0" t="inlineStr">
         <is>
-          <t>90728</t>
+          <t>90732</t>
         </is>
       </c>
       <c r="BY9" s="0"/>
       <c r="BZ9" s="0"/>
       <c r="CA9" s="0"/>
       <c r="CB9" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC9" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD9" s="0"/>
       <c r="CE9" s="0"/>
       <c r="CF9" s="0"/>
       <c r="CG9" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
       <c r="CH9" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:15 +0900</t>
+          <t>2023-07-14 13:38:16 +0900</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>129055</t>
+          <t>129058</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Prediction and Calculation of Crystal Structures</t>
+          <t>Predictive Modeling and Risk Assessment</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Sule Atahan-Evrenk, Alan Aspuru-Guzik</t>
+          <t>Rui Costa</t>
         </is>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Springer International Publishing</t>
+          <t>Springer US</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2014-01-01 00:00:00 +0900</t>
+          <t>2009-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="M10" s="0"/>
       <c r="N10" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:05 +0900</t>
+          <t>2023-03-16 18:38:08 +0900</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:14 +0900</t>
+          <t>2023-07-14 13:38:15 +0900</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q10" s="0"/>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S10" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T10" s="0" t="inlineStr">
         <is>
-          <t>9783319057743</t>
+          <t>9780387687766</t>
         </is>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-3-319-05774-3</t>
+          <t>10.1007/978-0-387-68776-6</t>
         </is>
       </c>
       <c r="W10" s="0"/>
       <c r="X10" s="0"/>
       <c r="Y10" s="0"/>
       <c r="Z10" s="0"/>
       <c r="AA10" s="0"/>
       <c r="AB10" s="0"/>
       <c r="AC10" s="0"/>
       <c r="AD10" s="0"/>
       <c r="AE10" s="0"/>
       <c r="AF10" s="0"/>
       <c r="AG10" s="0"/>
       <c r="AH10" s="0"/>
       <c r="AI10" s="0"/>
       <c r="AJ10" s="0"/>
       <c r="AK10" s="0"/>
       <c r="AL10" s="0"/>
       <c r="AM10" s="0"/>
       <c r="AN10" s="0"/>
       <c r="AO10" s="0"/>
       <c r="AP10" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-3-319-05774-3</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-0-387-68776-6</t>
         </is>
       </c>
       <c r="AQ10" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR10" s="0"/>
       <c r="AS10" s="0"/>
       <c r="AT10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW10" s="0" t="inlineStr">
@@ -3547,301 +3547,309 @@
           <t/>
         </is>
       </c>
       <c r="AZ10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD10" s="0" t="inlineStr">
         <is>
-          <t>29774</t>
+          <t>29777</t>
         </is>
       </c>
       <c r="BE10" s="0" t="inlineStr">
         <is>
-          <t>Topics in Current Chemistry</t>
+          <t>Integrating Food Science and Engineering Knowledge Into the Food Chain</t>
         </is>
       </c>
       <c r="BF10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ10" s="0" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BK10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM10" s="0" t="inlineStr">
         <is>
-          <t>129055</t>
+          <t>129058</t>
         </is>
       </c>
       <c r="BN10" s="0" t="inlineStr">
         <is>
-          <t>7294</t>
+          <t>7297</t>
         </is>
       </c>
       <c r="BO10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP10" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:05 +0900</t>
+          <t>2023-03-16 18:38:08 +0900</t>
         </is>
       </c>
       <c r="BQ10" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX10" s="0" t="inlineStr">
         <is>
-          <t>90727</t>
+          <t>90730</t>
         </is>
       </c>
       <c r="BY10" s="0"/>
       <c r="BZ10" s="0"/>
       <c r="CA10" s="0"/>
       <c r="CB10" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC10" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD10" s="0"/>
       <c r="CE10" s="0"/>
       <c r="CF10" s="0"/>
       <c r="CG10" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:14 +0900</t>
+          <t>2023-07-14 13:38:15 +0900</t>
         </is>
       </c>
       <c r="CH10" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:14 +0900</t>
+          <t>2023-07-14 13:38:15 +0900</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>129054</t>
+          <t>129059</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Predicting the Future</t>
+          <t>Prepare for Launch</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Henry Abarbanel</t>
+          <t>Erik Seedhouse</t>
         </is>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Springer New York</t>
+          <t>Praxis</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2013-01-01 00:00:00 +0900</t>
+          <t>2010-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="M11" s="0"/>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:04 +0900</t>
+          <t>2023-03-16 18:38:08 +0900</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:14 +0900</t>
+          <t>2023-07-14 13:38:15 +0900</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>online_resource</t>
         </is>
       </c>
       <c r="Q11" s="0"/>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="S11" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="T11" s="0" t="inlineStr">
         <is>
-          <t>9781461472186</t>
+          <t>9781441913500</t>
         </is>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
-          <t>10.1007/978-1-4614-7218-6</t>
+          <t>10.1007/978-1-4419-1350-0</t>
         </is>
       </c>
       <c r="W11" s="0"/>
       <c r="X11" s="0"/>
       <c r="Y11" s="0"/>
       <c r="Z11" s="0"/>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
-      <c r="AC11" s="0"/>
-      <c r="AD11" s="0"/>
+      <c r="AC11" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AD11" s="0" t="inlineStr">
+        <is>
+          <t>1st ed.</t>
+        </is>
+      </c>
       <c r="AE11" s="0"/>
       <c r="AF11" s="0"/>
       <c r="AG11" s="0"/>
       <c r="AH11" s="0"/>
       <c r="AI11" s="0"/>
       <c r="AJ11" s="0"/>
       <c r="AK11" s="0"/>
       <c r="AL11" s="0"/>
       <c r="AM11" s="0"/>
       <c r="AN11" s="0"/>
       <c r="AO11" s="0"/>
       <c r="AP11" s="0" t="inlineStr">
         <is>
-          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4614-7218-6</t>
+          <t>https://link.springer.com/openurl?genre=book&amp;isbn=978-1-4419-1350-0</t>
         </is>
       </c>
       <c r="AQ11" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AR11" s="0"/>
       <c r="AS11" s="0"/>
       <c r="AT11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW11" s="0" t="inlineStr">
@@ -3859,175 +3867,175 @@
           <t/>
         </is>
       </c>
       <c r="AZ11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BC11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD11" s="0" t="inlineStr">
         <is>
-          <t>29773</t>
+          <t>29778</t>
         </is>
       </c>
       <c r="BE11" s="0" t="inlineStr">
         <is>
-          <t>Understanding Complex Systems</t>
+          <t>Springer Praxis Books</t>
         </is>
       </c>
       <c r="BF11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM11" s="0" t="inlineStr">
         <is>
-          <t>129054</t>
+          <t>129059</t>
         </is>
       </c>
       <c r="BN11" s="0" t="inlineStr">
         <is>
-          <t>7293</t>
+          <t>7298</t>
         </is>
       </c>
       <c r="BO11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BP11" s="0" t="inlineStr">
         <is>
-          <t>2023-03-16 18:38:04 +0900</t>
+          <t>2023-03-16 18:38:09 +0900</t>
         </is>
       </c>
       <c r="BQ11" s="0" t="inlineStr">
         <is>
           <t>2026-05-01 17:00:31 +0900</t>
         </is>
       </c>
       <c r="BR11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BS11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BT11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BU11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BV11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BW11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BX11" s="0" t="inlineStr">
         <is>
-          <t>90726</t>
+          <t>90731</t>
         </is>
       </c>
       <c r="BY11" s="0"/>
       <c r="BZ11" s="0"/>
       <c r="CA11" s="0"/>
       <c r="CB11" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CC11" s="0" t="inlineStr">
         <is>
           <t>web</t>
         </is>
       </c>
       <c r="CD11" s="0"/>
       <c r="CE11" s="0"/>
       <c r="CF11" s="0"/>
       <c r="CG11" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:14 +0900</t>
+          <t>2023-07-14 13:38:15 +0900</t>
         </is>
       </c>
       <c r="CH11" s="0" t="inlineStr">
         <is>
-          <t>2023-07-14 13:38:14 +0900</t>
+          <t>2023-07-14 13:38:15 +0900</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>